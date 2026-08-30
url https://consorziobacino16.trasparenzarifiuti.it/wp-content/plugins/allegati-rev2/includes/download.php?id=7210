--- v0 (2026-07-16)
+++ v1 (2026-08-30)
@@ -6,68 +6,68 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="755DE13E" w14:textId="6DF8BF04" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="005952FD">
+    <w:p w14:paraId="755DE13E" w14:textId="5B452A7B" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="0066641D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5856"/>
         </w:tabs>
         <w:ind w:left="103"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1506">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AC4F10A" wp14:editId="705FFEBF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="077B8C2D" wp14:editId="29BD4582">
             <wp:extent cx="1973580" cy="953395"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="1434396619" name="Immagine 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 23"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
@@ -112,51 +112,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:position w:val="6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="1D1050D9">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
           <v:shape id="_x0000_s2052" type="#_x0000_t202" style="width:219.5pt;height:49.35pt;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" filled="f" strokeweight=".48pt">
             <v:textbox inset="0,0,0,0">
               <w:txbxContent>
                 <w:p w14:paraId="78F365F0" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRDefault="001A1D25">
                   <w:pPr>
                     <w:pStyle w:val="Corpotesto"/>
                     <w:spacing w:before="3"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:sz w:val="35"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="2C9A9D4D" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRDefault="005952FD">
+                <w:p w14:paraId="2C9A9D4D" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRDefault="0066641D">
                   <w:pPr>
                     <w:ind w:left="64"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <w:t>TICKET</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial"/>
                       <w:b/>
                       <w:spacing w:val="-3"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
@@ -239,98 +239,98 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2537562F" w14:textId="1D9C5C08" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="00BA5868">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="2092"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>COMUNE DI __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F1FF06" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="005952FD">
+    <w:p w14:paraId="56F1FF06" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="0066641D">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="514"/>
         </w:tabs>
         <w:spacing w:before="100"/>
         <w:ind w:hanging="282"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UTENZA</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>DOMESTICA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD15AA1" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="001A1D25">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D3F919F" w14:textId="77777777" w:rsidR="0031493B" w:rsidRDefault="005952FD">
+    <w:p w14:paraId="7D3F919F" w14:textId="77777777" w:rsidR="0031493B" w:rsidRDefault="0066641D">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2923"/>
           <w:tab w:val="left" w:pos="5272"/>
           <w:tab w:val="left" w:pos="5344"/>
           <w:tab w:val="left" w:pos="6875"/>
           <w:tab w:val="left" w:pos="10165"/>
           <w:tab w:val="left" w:pos="10211"/>
           <w:tab w:val="left" w:pos="10256"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="232" w:right="224"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -387,51 +387,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E2C994" w14:textId="2ADB673D" w:rsidR="0031493B" w:rsidRDefault="005952FD">
+    <w:p w14:paraId="63E2C994" w14:textId="2ADB673D" w:rsidR="0031493B" w:rsidRDefault="0066641D">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2923"/>
           <w:tab w:val="left" w:pos="5272"/>
           <w:tab w:val="left" w:pos="5344"/>
           <w:tab w:val="left" w:pos="6875"/>
           <w:tab w:val="left" w:pos="10165"/>
           <w:tab w:val="left" w:pos="10211"/>
           <w:tab w:val="left" w:pos="10256"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="232" w:right="224"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -521,51 +521,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E02F4F7" w14:textId="77777777" w:rsidR="0031493B" w:rsidRDefault="005952FD">
+    <w:p w14:paraId="7E02F4F7" w14:textId="77777777" w:rsidR="0031493B" w:rsidRDefault="0066641D">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2923"/>
           <w:tab w:val="left" w:pos="5272"/>
           <w:tab w:val="left" w:pos="5344"/>
           <w:tab w:val="left" w:pos="6875"/>
           <w:tab w:val="left" w:pos="10165"/>
           <w:tab w:val="left" w:pos="10211"/>
           <w:tab w:val="left" w:pos="10256"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="232" w:right="224"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -673,51 +673,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1465A070" w14:textId="77777777" w:rsidR="0031493B" w:rsidRDefault="005952FD">
+    <w:p w14:paraId="1465A070" w14:textId="77777777" w:rsidR="0031493B" w:rsidRDefault="0066641D">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2923"/>
           <w:tab w:val="left" w:pos="5272"/>
           <w:tab w:val="left" w:pos="5344"/>
           <w:tab w:val="left" w:pos="6875"/>
           <w:tab w:val="left" w:pos="10165"/>
           <w:tab w:val="left" w:pos="10211"/>
           <w:tab w:val="left" w:pos="10256"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="232" w:right="224"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -784,51 +784,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E7DFBF" w14:textId="77777777" w:rsidR="0031493B" w:rsidRDefault="005952FD">
+    <w:p w14:paraId="40E7DFBF" w14:textId="77777777" w:rsidR="0031493B" w:rsidRDefault="0066641D">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2923"/>
           <w:tab w:val="left" w:pos="5272"/>
           <w:tab w:val="left" w:pos="5344"/>
           <w:tab w:val="left" w:pos="6875"/>
           <w:tab w:val="left" w:pos="10165"/>
           <w:tab w:val="left" w:pos="10211"/>
           <w:tab w:val="left" w:pos="10256"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="232" w:right="224"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -922,51 +922,51 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4742A90C" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="001A1D25">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="635BFBFC" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="005952FD">
+    <w:p w14:paraId="635BFBFC" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="0066641D">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="514"/>
         </w:tabs>
         <w:spacing w:before="92"/>
         <w:ind w:hanging="282"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>UTENZA</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-1"/>
@@ -982,51 +982,51 @@
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>DOMESTICA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ADEEF73" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="001A1D25">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29E156D2" w14:textId="77777777" w:rsidR="0031493B" w:rsidRDefault="005952FD">
+    <w:p w14:paraId="29E156D2" w14:textId="77777777" w:rsidR="0031493B" w:rsidRDefault="0066641D">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3902"/>
           <w:tab w:val="left" w:pos="5409"/>
           <w:tab w:val="left" w:pos="10115"/>
           <w:tab w:val="left" w:pos="10153"/>
           <w:tab w:val="left" w:pos="10213"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="232" w:right="271"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ragione</w:t>
@@ -1159,51 +1159,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:w w:val="39"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71ABEE3E" w14:textId="77777777" w:rsidR="0031493B" w:rsidRDefault="005952FD">
+    <w:p w14:paraId="71ABEE3E" w14:textId="77777777" w:rsidR="0031493B" w:rsidRDefault="0066641D">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3902"/>
           <w:tab w:val="left" w:pos="5409"/>
           <w:tab w:val="left" w:pos="10115"/>
           <w:tab w:val="left" w:pos="10153"/>
           <w:tab w:val="left" w:pos="10213"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="232" w:right="271"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Codice</w:t>
@@ -1348,51 +1348,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEEE863" w14:textId="77777777" w:rsidR="0031493B" w:rsidRDefault="005952FD">
+    <w:p w14:paraId="7FEEE863" w14:textId="77777777" w:rsidR="0031493B" w:rsidRDefault="0066641D">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3902"/>
           <w:tab w:val="left" w:pos="5409"/>
           <w:tab w:val="left" w:pos="10115"/>
           <w:tab w:val="left" w:pos="10153"/>
           <w:tab w:val="left" w:pos="10213"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="232" w:right="271"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indirizzo</w:t>
@@ -1502,51 +1502,51 @@
     </w:p>
     <w:p w14:paraId="04F430E0" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="001A1D25">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25DBF012" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="001A1D25">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0195B783" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="005952FD">
+    <w:p w14:paraId="0195B783" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="0066641D">
       <w:pPr>
         <w:ind w:left="232"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Descrizione</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1572,51 +1572,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reclamo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67ADCF50" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="001A1D25">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52D85FC7" w14:textId="7CAE3087" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="005952FD" w:rsidP="00BA5868">
+    <w:p w14:paraId="52D85FC7" w14:textId="7CAE3087" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="0066641D" w:rsidP="00BA5868">
       <w:pPr>
         <w:spacing w:before="1" w:line="322" w:lineRule="exact"/>
         <w:ind w:left="232"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………….</w:t>
       </w:r>
       <w:r w:rsidR="00BA5868" w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1801,51 +1801,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………….…………………………………………………………………………………………………………………………………………………………….…………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09EAD1F5" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="001A1D25">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10854E7E" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="005952FD">
+    <w:p w14:paraId="10854E7E" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="0066641D">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="232"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Il</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1864,51 +1864,51 @@
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DICHIARA:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6520EADF" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="001A1D25">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ADF6892" w14:textId="158437E2" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="005952FD" w:rsidP="00BA5868">
+    <w:p w14:paraId="3ADF6892" w14:textId="158437E2" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="0066641D" w:rsidP="00BA5868">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="953"/>
         </w:tabs>
         <w:ind w:right="228"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>di aver compilato il presente modello e che quanto in esso espresso è vero e di essere</w:t>
       </w:r>
@@ -2193,51 +2193,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in caso di dichiarazioni non veritiere e falsità negli atti</w:t>
       </w:r>
       <w:r w:rsidRPr="00E419D3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27BB70AC" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="001A1D25">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="078FF257" w14:textId="6A81A79B" w:rsidR="0031493B" w:rsidRPr="00170B44" w:rsidRDefault="005952FD" w:rsidP="00170B44">
+    <w:p w14:paraId="078FF257" w14:textId="6A81A79B" w:rsidR="0031493B" w:rsidRPr="00170B44" w:rsidRDefault="0066641D" w:rsidP="00170B44">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="953"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:right="229"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0031493B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>di essere consapevole che il Consorzio risponderà al presente reclamo nei termini previsti dal</w:t>
@@ -2916,51 +2916,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="075FAB8E" w14:textId="77777777" w:rsidR="00E419D3" w:rsidRPr="00BA5868" w:rsidRDefault="00E419D3">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="10" w:after="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B0FDE91" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="001A1D25">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ADA424E" w14:textId="54B42B03" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="005952FD" w:rsidP="00E22256">
+    <w:p w14:paraId="5ADA424E" w14:textId="54B42B03" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="0066641D" w:rsidP="00E22256">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:ind w:left="232" w:right="474"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:pict w14:anchorId="011B77B3">
           <v:line id="_x0000_s2051" style="position:absolute;left:0;text-align:left;z-index:15732736;mso-position-horizontal-relative:page" from="134.75pt,-14.35pt" to="174.95pt,-14.35pt" strokeweight=".20003mm">
             <w10:wrap anchorx="page"/>
           </v:line>
         </w:pict>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Il modulo </w:t>
       </w:r>
@@ -3110,51 +3110,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>trasmesso</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="022E9E41" w14:textId="77777777" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="001A1D25">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5179D703" w14:textId="16B13066" w:rsidR="001A1D25" w:rsidRPr="00BD01F5" w:rsidRDefault="005952FD">
+    <w:p w14:paraId="5179D703" w14:textId="16B13066" w:rsidR="001A1D25" w:rsidRPr="00BD01F5" w:rsidRDefault="0066641D">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="952"/>
           <w:tab w:val="left" w:pos="953"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="293" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>via</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
@@ -3184,51 +3184,51 @@
         </w:rPr>
         <w:t>all’indirizzo</w:t>
       </w:r>
       <w:r w:rsidR="00BD01F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00BD01F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD01F5" w:rsidRPr="00BD01F5">
         <w:rPr>
           <w:rStyle w:val="object"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>amministrazione@cert.consorziobacino16.it</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3A7F29" w14:textId="7B005837" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="005952FD">
+    <w:p w14:paraId="4A3A7F29" w14:textId="7B005837" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="0066641D">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="952"/>
           <w:tab w:val="left" w:pos="953"/>
         </w:tabs>
         <w:spacing w:line="293" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>via</w:t>
       </w:r>
@@ -3266,122 +3266,122 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all’indirizzo</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD01F5" w:rsidRPr="00BD01F5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="dotted" w:color="0000FF"/>
         </w:rPr>
         <w:t>sportello.xxxxxx@consorziobacino16.it</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412D160C" w14:textId="581290DB" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="005952FD" w:rsidP="00077521">
+    <w:p w14:paraId="412D160C" w14:textId="581290DB" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="0066641D" w:rsidP="00077521">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="952"/>
           <w:tab w:val="left" w:pos="953"/>
         </w:tabs>
         <w:ind w:right="2175"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mediante compilazione online del modulo</w:t>
       </w:r>
       <w:r w:rsidR="00077521">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sul sito del Consorzio nella sezione Trasparenza Rifiuti selezionando il Comune di appartenenza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B38F24" w14:textId="32E410C8" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="005952FD" w:rsidP="0031493B">
+    <w:p w14:paraId="79B38F24" w14:textId="32E410C8" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="0066641D" w:rsidP="0031493B">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="952"/>
           <w:tab w:val="left" w:pos="953"/>
         </w:tabs>
         <w:spacing w:before="3" w:line="235" w:lineRule="auto"/>
         <w:ind w:right="616"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">con posta ordinaria al seguente indirizzo: Consorzio </w:t>
       </w:r>
       <w:r w:rsidR="0031493B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>di Area Vasta CB16 Via Giannone 3 10036 Settimo Torinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78874E89" w14:textId="76525F89" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="005952FD">
+    <w:p w14:paraId="78874E89" w14:textId="76525F89" w:rsidR="001A1D25" w:rsidRPr="00BA5868" w:rsidRDefault="0066641D">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="952"/>
           <w:tab w:val="left" w:pos="953"/>
         </w:tabs>
         <w:spacing w:before="3"/>
         <w:ind w:right="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA5868">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">consegna diretta presso </w:t>
@@ -3974,51 +3974,51 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2054"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A1D25"/>
     <w:rsid w:val="00077521"/>
     <w:rsid w:val="00170B44"/>
     <w:rsid w:val="001A1D25"/>
     <w:rsid w:val="0031493B"/>
     <w:rsid w:val="003A057B"/>
     <w:rsid w:val="00575EB1"/>
-    <w:rsid w:val="005952FD"/>
+    <w:rsid w:val="0066641D"/>
     <w:rsid w:val="00742FB8"/>
     <w:rsid w:val="0098717B"/>
     <w:rsid w:val="00BA5868"/>
     <w:rsid w:val="00BD01F5"/>
     <w:rsid w:val="00CF09B8"/>
     <w:rsid w:val="00D1633E"/>
     <w:rsid w:val="00E22256"/>
     <w:rsid w:val="00E419D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -4930,51 +4930,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9C245F4-9FF2-4946-BF08-726BB10CFDBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>525</Words>
   <Characters>2995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NOTA INFORMATIVA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>